--- v0 (2026-05-09)
+++ v1 (2026-07-08)
@@ -1,63 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Семантика" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Статистика" sheetId="2" state="visible" r:id="rId2"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Чистка дублей" sheetId="3" state="visible" r:id="rId3"/>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Чистка стоп-слов" sheetId="4" state="visible" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Семантика'!$A$1:$D$9</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Статистика'!$A$1:$C$5</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Чистка дублей'!$A$1:$K$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Чистка стоп-слов'!$A$1:$H$1</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -148,51 +145,51 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId6"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId5"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -451,218 +448,250 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:D9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
-    <col width="30" customWidth="1" min="3" max="3"/>
-    <col width="36" customWidth="1" min="4" max="4"/>
+    <col width="19" customWidth="1" min="3" max="3"/>
+    <col width="20" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Группа</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Запрос</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
-          <t>Глобальная общая частотность</t>
+          <t>Общая частотность</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
-          <t>Глобальная точная "[!частотность]"</t>
+          <t>Точная частотность</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>кредитная карта онлайн</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>кредитная карта онлайн</t>
         </is>
       </c>
-      <c r="C2" s="2" t="n">
-[...3 lines deleted...]
-        <v>820</v>
+      <c r="C2" s="2" t="inlineStr">
+        <is>
+          <t>5400</t>
+        </is>
+      </c>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>820</t>
+        </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>кредитная карта онлайн</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>оформить кредитную карту</t>
         </is>
       </c>
-      <c r="C3" t="n">
-[...3 lines deleted...]
-        <v>690</v>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>4800</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>690</t>
+        </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>кредитная карта онлайн</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>кредитная карта с доставкой</t>
         </is>
       </c>
-      <c r="C4" t="n">
-[...3 lines deleted...]
-        <v>310</v>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>2200</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>310</t>
+        </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>дебетовая карта бесплатно</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>дебетовая карта бесплатно</t>
         </is>
       </c>
-      <c r="C5" s="2" t="n">
-[...3 lines deleted...]
-        <v>760</v>
+      <c r="C5" s="2" t="inlineStr">
+        <is>
+          <t>4300</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>760</t>
+        </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>дебетовая карта бесплатно</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>дебетовая карта с кешбэком</t>
         </is>
       </c>
-      <c r="C6" t="n">
-[...3 lines deleted...]
-        <v>610</v>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>3600</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>610</t>
+        </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>карта для путешествий</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>карта для путешествий</t>
         </is>
       </c>
-      <c r="C7" s="2" t="n">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="C7" s="2" t="inlineStr">
+        <is>
+          <t>1900</t>
+        </is>
+      </c>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>280</t>
+        </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>карта для путешествий</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>карта для оплаты за границей</t>
         </is>
       </c>
-      <c r="C8" t="n">
-[...3 lines deleted...]
-        <v>240</v>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>1600</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>бизнес карта для ип</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>бизнес карта для ип</t>
         </is>
       </c>
-      <c r="C9" s="2" t="n">
-[...3 lines deleted...]
-        <v>120</v>
+      <c r="C9" s="2" t="inlineStr">
+        <is>
+          <t>900</t>
+        </is>
+      </c>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="42" customWidth="1" min="2" max="2"/>
@@ -813,112 +842,39 @@
           <t>общая частотность оставленного</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>score</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>правило совпадения</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>причина</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:K1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...71 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>